--- v0 (2026-04-09)
+++ v1 (2026-06-08)
@@ -3,92 +3,151 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="21000" windowHeight="8580"/>
+    <workbookView windowWidth="23040" windowHeight="9180"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
-[...4 lines deleted...]
-    <t>我们需要获得一个日表来替换它</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+  <si>
+    <t>全科目表示例</t>
+  </si>
+  <si>
+    <t>制表单位：</t>
+  </si>
+  <si>
+    <t>[10086]示例</t>
+  </si>
+  <si>
+    <t>日报 报表日期:2099年9月9日</t>
+  </si>
+  <si>
+    <t>币种：入民币</t>
+  </si>
+  <si>
+    <t>单位：元</t>
+  </si>
+  <si>
+    <t>项目代号</t>
+  </si>
+  <si>
+    <t>项目名称</t>
+  </si>
+  <si>
+    <t>期初借方余额</t>
+  </si>
+  <si>
+    <t>期初贷方余额</t>
+  </si>
+  <si>
+    <t>本期借方发生额</t>
+  </si>
+  <si>
+    <t>本期贷方发生额</t>
+  </si>
+  <si>
+    <t>期末借方余额</t>
+  </si>
+  <si>
+    <t>期末贷方余额</t>
+  </si>
+  <si>
+    <t>一、资产类</t>
+  </si>
+  <si>
+    <t>现金</t>
+  </si>
+  <si>
+    <t>尾箱现金</t>
+  </si>
+  <si>
+    <t>存放中央银行款项款</t>
+  </si>
+  <si>
+    <t>代理业务资产</t>
+  </si>
+  <si>
+    <t>贵金属</t>
+  </si>
+  <si>
+    <t>贵金属跌价准备</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0.00_ "/>
+    <numFmt numFmtId="177" formatCode="0.00_ "/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
@@ -199,59 +258,65 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
@@ -393,56 +458,71 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4"/>
       </bottom>
       <diagonal/>
@@ -525,177 +605,204 @@
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="10" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="5">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="6">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="5">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="7">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="12" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="14" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="15" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="16" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="17" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="20" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="21" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="22" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="24" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="25" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="28" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="29" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="30" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="30" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="31" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="32" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="32" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
     <cellStyle name="汇总" xfId="21" builtinId="25"/>
@@ -968,72 +1075,566 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" outlineLevelRow="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="33.7777777777778" customWidth="1"/>
+    <col min="1" max="1" width="11.8888888888889" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.5555555555556" style="1" customWidth="1"/>
+    <col min="3" max="4" width="14.1111111111111" style="1" customWidth="1"/>
+    <col min="5" max="6" width="16.4444444444444" style="1" customWidth="1"/>
+    <col min="7" max="8" width="14.1111111111111" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.66666666666667" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...5 lines deleted...]
-      <c r="A2" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="5">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="6">
+        <v>123456</v>
+      </c>
+      <c r="D4" s="6">
+        <v>0</v>
+      </c>
+      <c r="E4" s="6">
+        <v>0</v>
+      </c>
+      <c r="F4" s="6">
+        <v>0</v>
+      </c>
+      <c r="G4" s="6">
+        <v>123456</v>
+      </c>
+      <c r="H4" s="6">
+        <v>0</v>
+      </c>
+      <c r="I4" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="5">
+        <v>1001</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="6">
+        <v>1</v>
+      </c>
+      <c r="D5" s="6">
+        <v>0</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0</v>
+      </c>
+      <c r="F5" s="6">
+        <v>0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>1</v>
+      </c>
+      <c r="H5" s="6">
+        <v>0</v>
+      </c>
+      <c r="I5" s="5">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="2">
+        <v>100102</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="D6" s="6">
+        <v>0</v>
+      </c>
+      <c r="E6" s="6">
+        <v>0</v>
+      </c>
+      <c r="F6" s="6">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="H6" s="6">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="2">
+        <v>1002</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="7">
+        <v>2</v>
+      </c>
+      <c r="D7" s="6">
+        <v>0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
+      <c r="F7" s="6">
+        <v>0</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2</v>
+      </c>
+      <c r="H7" s="6">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="8">
+        <v>1321</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="9">
+        <v>123456</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0</v>
+      </c>
+      <c r="E8" s="9">
+        <v>1</v>
+      </c>
+      <c r="F8" s="9">
+        <v>0</v>
+      </c>
+      <c r="G8" s="9">
+        <v>123457</v>
+      </c>
+      <c r="H8" s="6">
+        <v>0</v>
+      </c>
+      <c r="I8" s="8"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="2">
+        <v>1431</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="7">
+        <v>122</v>
+      </c>
+      <c r="D9" s="6">
+        <v>0</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1</v>
+      </c>
+      <c r="F9" s="6">
+        <v>0</v>
+      </c>
+      <c r="G9" s="7">
+        <v>123</v>
+      </c>
+      <c r="H9" s="6">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="2">
+        <v>1432</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="6">
+        <v>0</v>
+      </c>
+      <c r="D10" s="7">
+        <v>24</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0</v>
+      </c>
+      <c r="F10" s="6">
+        <v>0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="7">
+        <v>24</v>
+      </c>
+      <c r="I10" s="2">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="8"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="E2:G2"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">